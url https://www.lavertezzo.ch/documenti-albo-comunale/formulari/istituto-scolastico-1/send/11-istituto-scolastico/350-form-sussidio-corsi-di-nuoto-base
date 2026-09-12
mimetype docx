--- v0 (2026-04-23)
+++ v1 (2026-09-12)
@@ -383,138 +383,138 @@
         </w:rPr>
         <w:t>11H</w:t>
       </w:r>
       <w:r w:rsidRPr="00E420AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> R. IN MATERIA DI TASSE CONCERNENTI I SERVIZI SCOLASTICI E GIOVANILI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF7E381" w14:textId="77777777" w:rsidR="00F86E75" w:rsidRDefault="00F86E75" w:rsidP="00A461F3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09DFB7D7" w14:textId="03272187" w:rsidR="00CF2895" w:rsidRPr="00E420AD" w:rsidRDefault="00E420AD" w:rsidP="00A461F3">
+    <w:p w14:paraId="09DFB7D7" w14:textId="52D7F054" w:rsidR="00CF2895" w:rsidRPr="00E420AD" w:rsidRDefault="00E420AD" w:rsidP="00A461F3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">PERIODO DI COMPUTO: </w:t>
       </w:r>
       <w:r w:rsidR="00CF2895" w:rsidRPr="00E420AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>ANNO SCOLASTICO 20</w:t>
       </w:r>
       <w:r w:rsidR="00BA5877">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00074D0B">
+      <w:r w:rsidR="003B6B8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CF2895" w:rsidRPr="00E420AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00241D5C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00074D0B">
+      <w:r w:rsidR="003B6B8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="1924"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C528A2" w14:paraId="602199F2" w14:textId="77777777" w:rsidTr="00BF4B0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="669C5CC3" w14:textId="77777777" w:rsidR="00C528A2" w:rsidRDefault="00C528A2" w:rsidP="00A461F3">
@@ -2644,58 +2644,58 @@
       </w:r>
       <w:r w:rsidR="00C528A2" w:rsidRPr="00C528A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A461F3" w:rsidRPr="00BF4B0F" w:rsidSect="00516296">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="291190E4" w14:textId="77777777" w:rsidR="003C68D7" w:rsidRDefault="003C68D7">
+    <w:p w14:paraId="7FC94C83" w14:textId="77777777" w:rsidR="00031993" w:rsidRDefault="00031993">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BFB5526" w14:textId="77777777" w:rsidR="003C68D7" w:rsidRDefault="003C68D7">
+    <w:p w14:paraId="737EED37" w14:textId="77777777" w:rsidR="00031993" w:rsidRDefault="00031993">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2920,58 +2920,58 @@
         <w:rStyle w:val="Numeropagina"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00B56B79">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D1E6783" w14:textId="77777777" w:rsidR="003C68D7" w:rsidRDefault="003C68D7">
+    <w:p w14:paraId="5A868521" w14:textId="77777777" w:rsidR="00031993" w:rsidRDefault="00031993">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A2AFFC9" w14:textId="77777777" w:rsidR="003C68D7" w:rsidRDefault="003C68D7">
+    <w:p w14:paraId="380FAF16" w14:textId="77777777" w:rsidR="00031993" w:rsidRDefault="00031993">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC750B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D6E827C"/>
     <w:lvl w:ilvl="0" w:tplc="4A74BCA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
@@ -3491,115 +3491,119 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2122383746">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1816530476">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1520968385">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1816602178">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Kx02/v2Djv5C4QGLF5YXD31RUgwu0g9DBwUkAfhLp8TbZyzBJKEwj0805fzpsxnDfBcgmjWtV6rgy/4QPoSmwQ==" w:salt="fLYPijbsWpjtsTCeHBtgdw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="madDpIR1VWYQqRO/RmQz9tb9FQJ1zlMpUm7BBQFRto0IYK+nbSjqRn29S2V601OoUUMiZH6c8VXnDBKuQAhdlw==" w:salt="MZ5m8LWa6fS2DeyfBx/bUA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00677C99"/>
     <w:rsid w:val="00002450"/>
     <w:rsid w:val="00010AC0"/>
+    <w:rsid w:val="00031993"/>
     <w:rsid w:val="00063969"/>
     <w:rsid w:val="00074D0B"/>
     <w:rsid w:val="000F6642"/>
     <w:rsid w:val="00106014"/>
     <w:rsid w:val="00124A0C"/>
     <w:rsid w:val="00127F67"/>
     <w:rsid w:val="00170E1C"/>
     <w:rsid w:val="001D57A4"/>
     <w:rsid w:val="00236150"/>
     <w:rsid w:val="00241D5C"/>
     <w:rsid w:val="00296ED6"/>
     <w:rsid w:val="002B33D4"/>
     <w:rsid w:val="00311168"/>
     <w:rsid w:val="003226CB"/>
     <w:rsid w:val="003638F2"/>
     <w:rsid w:val="00377376"/>
     <w:rsid w:val="00380CFA"/>
     <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="003B6B8D"/>
     <w:rsid w:val="003C68D7"/>
     <w:rsid w:val="003D1E2A"/>
     <w:rsid w:val="003E7463"/>
     <w:rsid w:val="00483B90"/>
     <w:rsid w:val="004C06BB"/>
     <w:rsid w:val="004D56C2"/>
     <w:rsid w:val="004E0C83"/>
     <w:rsid w:val="00516296"/>
     <w:rsid w:val="00523510"/>
     <w:rsid w:val="005502FB"/>
     <w:rsid w:val="00551D26"/>
     <w:rsid w:val="00561291"/>
     <w:rsid w:val="00576729"/>
     <w:rsid w:val="005C1987"/>
     <w:rsid w:val="005F1D94"/>
     <w:rsid w:val="00633E62"/>
     <w:rsid w:val="00637797"/>
     <w:rsid w:val="006578E8"/>
     <w:rsid w:val="00677C99"/>
+    <w:rsid w:val="006830B5"/>
     <w:rsid w:val="006A2C5F"/>
+    <w:rsid w:val="006C4C9C"/>
     <w:rsid w:val="006E7A06"/>
     <w:rsid w:val="006F4017"/>
     <w:rsid w:val="00733606"/>
     <w:rsid w:val="00745ABF"/>
     <w:rsid w:val="007B245B"/>
     <w:rsid w:val="007D61A1"/>
     <w:rsid w:val="007E4E28"/>
     <w:rsid w:val="0082602E"/>
     <w:rsid w:val="00871529"/>
     <w:rsid w:val="00897BD4"/>
     <w:rsid w:val="008C6FBD"/>
     <w:rsid w:val="00960DC8"/>
     <w:rsid w:val="00977F36"/>
     <w:rsid w:val="009B29FE"/>
     <w:rsid w:val="009C2D35"/>
     <w:rsid w:val="009D3FB2"/>
     <w:rsid w:val="00A32FB8"/>
     <w:rsid w:val="00A4352D"/>
     <w:rsid w:val="00A461F3"/>
     <w:rsid w:val="00AA52B7"/>
     <w:rsid w:val="00AB3140"/>
     <w:rsid w:val="00AB5D02"/>
     <w:rsid w:val="00AD1F65"/>
     <w:rsid w:val="00B25FCA"/>
     <w:rsid w:val="00B33174"/>
@@ -3628,53 +3632,53 @@
     <w:rsid w:val="00EB147B"/>
     <w:rsid w:val="00EC02F7"/>
     <w:rsid w:val="00F34220"/>
     <w:rsid w:val="00F51FC4"/>
     <w:rsid w:val="00F7397E"/>
     <w:rsid w:val="00F86E75"/>
     <w:rsid w:val="00FF0D1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2BE3C8F5"/>
   <w15:docId w15:val="{4A80EC02-FA90-4737-A419-743E1D036C5A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-CH" w:eastAsia="it-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4468,51 +4472,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BEAB70-0BEB-4602-931A-DC00EB8CCA35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>195</Words>
   <Characters>1112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>